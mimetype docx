--- v1 (2026-03-21)
+++ v2 (2026-08-04)
@@ -426,50 +426,53 @@
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r>
               <w:t>показать</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D87F21" w:rsidRDefault="00D87F21" w:rsidP="00D87F21">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>да</w:t>
             </w:r>
+            <w:r w:rsidR="00A45A4F">
+              <w:t>**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87F21" w:rsidTr="00804AE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5373" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D87F21" w:rsidRDefault="00D87F21" w:rsidP="00D87F21">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Текст, который должен заполнить обучающийся</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D87F21" w:rsidRDefault="00D87F21" w:rsidP="00D87F21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -530,50 +533,125 @@
       <w:r>
         <w:t>абзац</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4F92">
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> может также присутствовать любой из дополнительных элементов: &lt;центр&gt;, &lt;отступ&gt;, &lt;список&gt;, &lt;!&gt;, </w:t>
       </w:r>
       <w:r w:rsidRPr="0083535C">
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ссылка</w:t>
       </w:r>
       <w:r w:rsidRPr="0083535C">
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>см. описание доп. элементов ниже).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A45A4F" w:rsidRDefault="00A45A4F" w:rsidP="00E42DA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">*вместо элемента </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E4F92">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45A4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>показать</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E4F92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4F92">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> может также присутствовать любой из дополнительных элементов: &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>+наклон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>&gt;, &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>верх</w:t>
+      </w:r>
+      <w:r>
+        <w:t>&gt;, &lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>низ&gt;, &lt;корень</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083535C">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>числитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083535C">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083535C">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>знаменатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083535C">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  (см. описание доп. элементов ниже).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="00E42DA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0013747B" w:rsidRDefault="0013747B" w:rsidP="00E42DA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Пример записи для вопроса теста с минимальным набором параметров:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0013747B" w:rsidRDefault="0013747B" w:rsidP="00E42DA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -842,52 +920,52 @@
       </w:r>
       <w:r w:rsidR="00ED049D" w:rsidRPr="00EA276A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(не являются обязательными)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED049D" w:rsidRDefault="00ED049D" w:rsidP="00ED049D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7508"/>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="7344"/>
+        <w:gridCol w:w="2007"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED049D" w:rsidTr="00263D0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED049D" w:rsidRPr="00804AE4" w:rsidRDefault="00ED049D" w:rsidP="00263D0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804AE4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
@@ -1119,50 +1197,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;зачет&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E4037" w:rsidTr="00263D0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRPr="00D5064A" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Время на выполнение задания, сек.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5064A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(по умолчанию - 0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;время&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E4037" w:rsidTr="00263D0B">
@@ -1209,51 +1288,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;описание&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E4037" w:rsidTr="00263D0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Аудио или видеофайл (воспроизводится непосредственно на странице блока)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;файл&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E4037" w:rsidTr="00263D0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
             <w:pPr>
@@ -1360,50 +1438,314 @@
           <w:p w:rsidR="002F00B7" w:rsidRDefault="00D87F21" w:rsidP="002F00B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Вариант (синоним) текста, который должен заполнить обучающийся</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002F00B7" w:rsidRPr="00CB0DE7" w:rsidRDefault="002F00B7" w:rsidP="00B847FD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00B847FD">
               <w:t>синоним</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A45A4F" w:rsidTr="00263D0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRPr="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="00A45A4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Видимый текст с наклонным начертанием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="00A45A4F" w:rsidP="00B847FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:t>наклон&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A45A4F" w:rsidTr="00263D0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="00A45A4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Видимый текст</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> с надстрочными символами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:t>верх</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A45A4F" w:rsidTr="00263D0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Видимый текст</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">с </w:t>
+            </w:r>
+            <w:r>
+              <w:t>под</w:t>
+            </w:r>
+            <w:r>
+              <w:t>строчными символами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:t>низ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A45A4F" w:rsidTr="00263D0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="00A45A4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Видимый текст</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> под математическим корнем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:t>корень</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A45A4F" w:rsidTr="00263D0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="00A45A4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Видимый текст</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> числителя обыкновенной дроби</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:t>числитель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A45A4F" w:rsidTr="00263D0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Видимый текст</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> знаменателя</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> обыкновенной дроби</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A45A4F" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:t>знаменатель</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00ED049D" w:rsidRDefault="00ED049D" w:rsidP="00ED049D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E4037" w:rsidRDefault="008E4037" w:rsidP="008E4037">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1593,68 +1935,195 @@
       <w:r w:rsidRPr="00D9725B">
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:t>фото</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9725B">
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9725B">
         <w:t>или &lt;</w:t>
       </w:r>
       <w:r>
         <w:t>файл</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9725B">
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
         <w:t>, стоящего в вашем тексте непосредственно перед ними.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="007F7441" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ВАЖНО: элемент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>+наклон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4037">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в отличии от элемента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>наклон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> является самостоятельным должен содержать текст, который требуется отображать с наклонным начертанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F7441" w:rsidRPr="007F7441" w:rsidRDefault="007F7441" w:rsidP="007F7441">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ВАЖНО: элемент</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>числитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4037">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7441">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>знаменатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7441">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> могут использоваться только в паре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> При этом элемент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7441">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>знаменатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7441">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7441">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">должен следовать строго за элементом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>числитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013747B">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="002F00B7" w:rsidRDefault="00D9725B" w:rsidP="00055C00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00642C01" w:rsidRDefault="00AD2A25" w:rsidP="00AD2A25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Пример записи для вопроса теста с полным набором параметров:</w:t>
+        <w:t xml:space="preserve">Пример записи для вопроса теста с </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00BE200F">
+        <w:t>использованием некоторых дополнительных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE200F">
+        <w:t>элементов разметки</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2A25" w:rsidRDefault="00AD2A25" w:rsidP="00AD2A25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004F35D1" w:rsidRPr="009D6639" w:rsidRDefault="004F35D1" w:rsidP="004F35D1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6639">
         <w:rPr>
           <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -1771,56 +2240,55 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35C8F" w:rsidRPr="005F55DE" w:rsidRDefault="00F35C8F" w:rsidP="00F35C8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6639">
         <w:rPr>
           <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>&lt;файл&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00E95150" w:rsidRPr="005F55DE">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00E95150" w:rsidRPr="00A45A4F">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F55DE">
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sample</w:t>
       </w:r>
       <w:r w:rsidRPr="005F55DE">
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005F55DE">
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
@@ -1862,50 +2330,51 @@
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Стихотворение про Ёлочку</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35C8F" w:rsidRPr="005F55DE" w:rsidRDefault="00F35C8F" w:rsidP="00F35C8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6639">
         <w:rPr>
           <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>&lt;источник&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="005F55DE">
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Сборник народных стихов П.А. Иванова</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35C8F" w:rsidRPr="005F55DE" w:rsidRDefault="00F35C8F" w:rsidP="00F35C8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6639">
         <w:rPr>
           <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
@@ -2376,76 +2845,454 @@
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>лесу</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D272C0" w:rsidRDefault="00F35C8F" w:rsidP="000722D7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6639">
         <w:rPr>
           <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>наклон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6639">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F55DE">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>она</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F55DE">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> росла</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;строка&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>&lt;показать&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F55DE">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4 x 4 =</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;скрыть&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;строка&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;показать&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;верх&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;показать&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;скрыть&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;строка&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;показать&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>√</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;корень&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRPr="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;показать&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000A55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&lt;скрыть&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A55C7">
+        <w:rPr>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A55C7" w:rsidRDefault="000A55C7" w:rsidP="000722D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142" w:firstLine="993"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="000722D7" w:rsidRPr="000722D7" w:rsidRDefault="000722D7" w:rsidP="000722D7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
         <w:t xml:space="preserve">Чтобы увидеть результат импорта, создайте новый файл, скопируйте в него данный пример и загрузите в редакторе </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Тестемы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, изменив названия </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>медиафайлов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> и изображений на свои. Общие принципы добавления специальной разметки </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Тестемы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> в текстовые файлы, а также пошаговую инструкцию по импорту в редакторе можно </w:t>
@@ -2493,127 +3340,131 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7138"/>
     <w:rsid w:val="00055C00"/>
     <w:rsid w:val="000722D7"/>
+    <w:rsid w:val="000A55C7"/>
     <w:rsid w:val="0013682F"/>
     <w:rsid w:val="0013747B"/>
     <w:rsid w:val="00201BFA"/>
     <w:rsid w:val="00236598"/>
     <w:rsid w:val="00281353"/>
     <w:rsid w:val="002A0A3A"/>
     <w:rsid w:val="002F00B7"/>
     <w:rsid w:val="00392734"/>
     <w:rsid w:val="004A061D"/>
     <w:rsid w:val="004B6F3B"/>
     <w:rsid w:val="004F35D1"/>
     <w:rsid w:val="005A74EF"/>
     <w:rsid w:val="005F55DE"/>
     <w:rsid w:val="00642C01"/>
     <w:rsid w:val="006C0B77"/>
     <w:rsid w:val="007853CC"/>
     <w:rsid w:val="007E3E1E"/>
+    <w:rsid w:val="007F7441"/>
     <w:rsid w:val="00804AE4"/>
     <w:rsid w:val="008242FF"/>
     <w:rsid w:val="00826A1B"/>
     <w:rsid w:val="008544D5"/>
     <w:rsid w:val="00870751"/>
     <w:rsid w:val="00871A1F"/>
     <w:rsid w:val="008C6685"/>
     <w:rsid w:val="008E4037"/>
     <w:rsid w:val="00922C48"/>
     <w:rsid w:val="009D6639"/>
     <w:rsid w:val="00A0699E"/>
+    <w:rsid w:val="00A45A4F"/>
     <w:rsid w:val="00AD2A25"/>
     <w:rsid w:val="00B847FD"/>
     <w:rsid w:val="00B915B7"/>
+    <w:rsid w:val="00BE200F"/>
     <w:rsid w:val="00C361A2"/>
     <w:rsid w:val="00C43247"/>
     <w:rsid w:val="00C72B52"/>
     <w:rsid w:val="00C766C5"/>
     <w:rsid w:val="00CA7138"/>
     <w:rsid w:val="00CB0DE7"/>
     <w:rsid w:val="00D272C0"/>
     <w:rsid w:val="00D5064A"/>
     <w:rsid w:val="00D73F8E"/>
     <w:rsid w:val="00D87F21"/>
     <w:rsid w:val="00D9725B"/>
     <w:rsid w:val="00E42DA4"/>
     <w:rsid w:val="00E75CF7"/>
     <w:rsid w:val="00E95150"/>
     <w:rsid w:val="00EA59DF"/>
     <w:rsid w:val="00ED049D"/>
     <w:rsid w:val="00EE4070"/>
     <w:rsid w:val="00F12C76"/>
     <w:rsid w:val="00F35C8F"/>
     <w:rsid w:val="00F6418A"/>
     <w:rsid w:val="00FF64CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="73D8ADC4"/>
+  <w14:docId w14:val="01C355F4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26BFF56E-5618-42B5-8955-42A21F953643}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3314,69 +4165,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>535</Words>
-  <Characters>3054</Characters>
+  <Words>685</Words>
+  <Characters>3906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3582</CharactersWithSpaces>
+  <CharactersWithSpaces>4582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>